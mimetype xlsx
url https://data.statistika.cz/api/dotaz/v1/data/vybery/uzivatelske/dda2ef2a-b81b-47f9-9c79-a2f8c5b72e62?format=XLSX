--- v0 (2026-02-19)
+++ v1 (2026-04-15)
@@ -957,51 +957,51 @@
   <si>
     <t xml:space="preserve">červenec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">srpen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">září 2025</t>
   </si>
   <si>
     <t xml:space="preserve">říjen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">listopad 2025</t>
   </si>
   <si>
     <t xml:space="preserve">prosinec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Zdroj</t>
   </si>
   <si>
     <t xml:space="preserve">https://data.statistika.cz/api/dotaz/v1/data/vybery/uzivatelske/dda2ef2a-b81b-47f9-9c79-a2f8c5b72e62?format=XLSX</t>
   </si>
   <si>
-    <t xml:space="preserve">Vygenerováno: 19.02.2026 17:35</t>
+    <t xml:space="preserve">Vygenerováno: 16.04.2026 01:47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="###,###,##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.00"/>
       <color rgb="FF000000"/>