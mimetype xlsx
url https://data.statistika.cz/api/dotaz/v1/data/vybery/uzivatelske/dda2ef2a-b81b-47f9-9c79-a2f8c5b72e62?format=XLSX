--- v1 (2026-04-15)
+++ v2 (2026-04-16)
@@ -957,51 +957,51 @@
   <si>
     <t xml:space="preserve">červenec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">srpen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">září 2025</t>
   </si>
   <si>
     <t xml:space="preserve">říjen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">listopad 2025</t>
   </si>
   <si>
     <t xml:space="preserve">prosinec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Zdroj</t>
   </si>
   <si>
     <t xml:space="preserve">https://data.statistika.cz/api/dotaz/v1/data/vybery/uzivatelske/dda2ef2a-b81b-47f9-9c79-a2f8c5b72e62?format=XLSX</t>
   </si>
   <si>
-    <t xml:space="preserve">Vygenerováno: 16.04.2026 01:47</t>
+    <t xml:space="preserve">Vygenerováno: 16.04.2026 03:40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="###,###,##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.00"/>
       <color rgb="FF000000"/>