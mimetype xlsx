--- v2 (2026-04-16)
+++ v3 (2026-06-16)
@@ -957,51 +957,51 @@
   <si>
     <t xml:space="preserve">červenec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">srpen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">září 2025</t>
   </si>
   <si>
     <t xml:space="preserve">říjen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">listopad 2025</t>
   </si>
   <si>
     <t xml:space="preserve">prosinec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Zdroj</t>
   </si>
   <si>
     <t xml:space="preserve">https://data.statistika.cz/api/dotaz/v1/data/vybery/uzivatelske/dda2ef2a-b81b-47f9-9c79-a2f8c5b72e62?format=XLSX</t>
   </si>
   <si>
-    <t xml:space="preserve">Vygenerováno: 16.04.2026 03:40</t>
+    <t xml:space="preserve">Vygenerováno: 16.06.2026 09:53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="###,###,##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.00"/>
       <color rgb="FF000000"/>