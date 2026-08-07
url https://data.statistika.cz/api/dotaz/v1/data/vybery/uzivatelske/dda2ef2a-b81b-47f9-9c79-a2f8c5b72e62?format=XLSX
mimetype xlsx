--- v3 (2026-06-16)
+++ v4 (2026-08-07)
@@ -957,51 +957,51 @@
   <si>
     <t xml:space="preserve">červenec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">srpen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">září 2025</t>
   </si>
   <si>
     <t xml:space="preserve">říjen 2025</t>
   </si>
   <si>
     <t xml:space="preserve">listopad 2025</t>
   </si>
   <si>
     <t xml:space="preserve">prosinec 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Zdroj</t>
   </si>
   <si>
     <t xml:space="preserve">https://data.statistika.cz/api/dotaz/v1/data/vybery/uzivatelske/dda2ef2a-b81b-47f9-9c79-a2f8c5b72e62?format=XLSX</t>
   </si>
   <si>
-    <t xml:space="preserve">Vygenerováno: 16.06.2026 09:53</t>
+    <t xml:space="preserve">Vygenerováno: 07.08.2026 03:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="###,###,##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.00"/>
       <color rgb="FF000000"/>